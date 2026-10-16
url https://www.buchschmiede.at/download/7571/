--- v0 (2026-04-15)
+++ v1 (2026-10-16)
@@ -93,130 +93,154 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3332C887" w14:textId="0ED10961" w:rsidR="004E66D0" w:rsidRPr="00172559" w:rsidRDefault="004E66D0" w:rsidP="004E66D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>© Jahreszahl Name de</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Autor</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00172559">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:innen</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001D6C35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D6C35" w:rsidRPr="001D6C35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ODER</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pseudonym</w:t>
       </w:r>
       <w:r w:rsidR="006C5B07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C5B07" w:rsidRPr="006C5B07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ODER</w:t>
       </w:r>
       <w:r w:rsidR="006C5B07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Herausgeber:innen </w:t>
+        <w:t>Herausgeber:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00172559">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C5B07" w:rsidRPr="006C5B07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ODER</w:t>
       </w:r>
       <w:r w:rsidR="006C5B07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Rechteinhabe</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>r:innen</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6EA64758" w14:textId="77777777" w:rsidR="00172559" w:rsidRDefault="00172559" w:rsidP="004E66D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E43BAEF" w14:textId="62A11CB6" w:rsidR="004E66D0" w:rsidRPr="00172559" w:rsidRDefault="004E66D0" w:rsidP="004E66D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Auflage (</w:t>
       </w:r>
       <w:r w:rsidR="00172559" w:rsidRPr="002671DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -253,109 +277,113 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Buches ist</w:t>
       </w:r>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47673F23" w14:textId="7972E36C" w:rsidR="004E66D0" w:rsidRPr="00172559" w:rsidRDefault="004E66D0" w:rsidP="004E66D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EEDF329" w14:textId="7A40BC79" w:rsidR="004E66D0" w:rsidRPr="00172559" w:rsidRDefault="004E66D0" w:rsidP="004E66D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Herausgeber</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:in</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>: Name oder Institution (</w:t>
       </w:r>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r w:rsidR="00B23525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – BITTE FÜGE HIER NICHT DEN VERLAGSNAMEN EIN</w:t>
       </w:r>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699656BD" w14:textId="3A83762A" w:rsidR="004E66D0" w:rsidRPr="00172559" w:rsidRDefault="004E66D0" w:rsidP="004E66D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:in</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (keine Institution) (</w:t>
       </w:r>
       <w:r w:rsidR="00172559" w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>nur</w:t>
@@ -523,83 +551,132 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Übersetzung: Name oder Institution</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00172559" w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6030D9F1" w14:textId="3944B85F" w:rsidR="004E66D0" w:rsidRPr="00172559" w:rsidRDefault="004E66D0" w:rsidP="004E66D0">
+    <w:p w14:paraId="6030D9F1" w14:textId="3944B85F" w:rsidR="004E66D0" w:rsidRDefault="004E66D0" w:rsidP="004E66D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>weitere Mitwirkende: Name oder Institution</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00172559" w:rsidRPr="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r w:rsidR="00172559">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="49D04B45" w14:textId="77777777" w:rsidR="00E41C43" w:rsidRDefault="00E41C43" w:rsidP="004E66D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFCDB1A" w14:textId="77777777" w:rsidR="00E41C43" w:rsidRPr="00E41C43" w:rsidRDefault="00E41C43" w:rsidP="00E41C43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Bilder/Illustrationen wurden mit Hilfe von generativer KI (Programm, Version) erstellt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(optional, wenn zutreffend)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1352B837" w14:textId="2164587C" w:rsidR="00E41C43" w:rsidRPr="00172559" w:rsidRDefault="00E41C43" w:rsidP="004E66D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Der Text wurde mit Hilfe von generativer KI (Programm, Version) erstellt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional, wenn zutreffend)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4D25E7D1" w14:textId="609139D0" w:rsidR="004E66D0" w:rsidRPr="00172559" w:rsidRDefault="004E66D0" w:rsidP="004E66D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30C86B16" w14:textId="77777777" w:rsidR="00770A17" w:rsidRPr="00C72355" w:rsidRDefault="00770A17" w:rsidP="00770A17">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Druck und Vertrieb im Auftrag </w:t>
       </w:r>
       <w:r w:rsidRPr="007A1C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
@@ -830,51 +907,85 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="740B2EA9" w14:textId="77777777" w:rsidR="00770A17" w:rsidRPr="00C72355" w:rsidRDefault="00770A17" w:rsidP="00770A17">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Werk, einschließlich seiner Teile, ist urheberrechtlich geschützt. Jede Verwertung ist ohne Zustimmung des Verlages </w:t>
       </w:r>
       <w:r w:rsidRPr="007A1C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>und der:s Autor:in unzulässig</w:t>
+        <w:t xml:space="preserve">und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>der:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Autor:in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unzulässig</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>. Dies gilt insbesondere für die elektronische oder sonstige Vervielfältigung, Übersetzung, Verbreitung und öffentliche Zugänglichmachung.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FB30F9" w14:textId="0DBC0DBB" w:rsidR="00260347" w:rsidRDefault="00260347">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0267757C" w14:textId="5612D283" w:rsidR="00480524" w:rsidRDefault="00480524">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00480524">
       <w:pgSz w:w="11906" w:h="16838"/>
@@ -903,103 +1014,105 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E66D0"/>
     <w:rsid w:val="00172559"/>
     <w:rsid w:val="001D6C35"/>
     <w:rsid w:val="00260347"/>
     <w:rsid w:val="002671DC"/>
     <w:rsid w:val="002A246D"/>
+    <w:rsid w:val="002F437C"/>
     <w:rsid w:val="00363D88"/>
     <w:rsid w:val="00384C81"/>
     <w:rsid w:val="0039186C"/>
     <w:rsid w:val="00447779"/>
     <w:rsid w:val="00456119"/>
     <w:rsid w:val="00480524"/>
     <w:rsid w:val="004E66D0"/>
     <w:rsid w:val="00526272"/>
     <w:rsid w:val="00562986"/>
     <w:rsid w:val="00563A5E"/>
     <w:rsid w:val="005E3F93"/>
     <w:rsid w:val="0061713E"/>
     <w:rsid w:val="006276DB"/>
     <w:rsid w:val="0066236B"/>
     <w:rsid w:val="00696D06"/>
     <w:rsid w:val="006C5B07"/>
     <w:rsid w:val="007560A3"/>
     <w:rsid w:val="00770A17"/>
     <w:rsid w:val="00847CC2"/>
     <w:rsid w:val="009140E6"/>
     <w:rsid w:val="00B23525"/>
     <w:rsid w:val="00DB15B4"/>
     <w:rsid w:val="00E35BB4"/>
+    <w:rsid w:val="00E41C43"/>
     <w:rsid w:val="00F47347"/>
     <w:rsid w:val="00FA349D"/>
     <w:rsid w:val="00FB3F96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1398,51 +1511,50 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004E66D0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -1764,65 +1876,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>199</Words>
-  <Characters>1260</Characters>
+  <Words>230</Words>
+  <Characters>1452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1457</CharactersWithSpaces>
+  <CharactersWithSpaces>1679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Wapp Lisa MLZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>