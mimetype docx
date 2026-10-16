--- v0 (2026-04-15)
+++ v1 (2026-10-16)
@@ -327,97 +327,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7908930E" w14:textId="58FE7041" w:rsidR="008B1F27" w:rsidRDefault="008B1F27" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AAC609E" w14:textId="77777777" w:rsidR="00830C98" w:rsidRDefault="00830C98" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hier kannst du deine Titelseite einfügen. Meistens </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> angeführt. Die Gestaltung kann auch an die Schrift oder das Layout des Covers angepasst werden.</w:t>
+        <w:t>Hier kannst du deine Titelseite einfügen. Meistens werden hier der Titel des Buches, der Untertitel und der Name der Autor:innen (oder Pseudonym) oder Herausgeber:innen angeführt. Die Gestaltung kann auch an die Schrift oder das Layout des Covers angepasst werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12034D9D" w14:textId="77777777" w:rsidR="00830C98" w:rsidRDefault="00830C98" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CBAFBB4" w14:textId="453E4D26" w:rsidR="00A94F2D" w:rsidRPr="00830C98" w:rsidRDefault="00830C98" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Die ersten Buchseiten, der sogenannten „Titelei“ (Titelseite, Impressum, Inhaltsverzeichnis, Widmung) werden nicht nummeriert. Die Seitennummerierung (= Paginierung) beginnt erst mit dem Fließtext, also bspw. dem Vorwort oder dem Haupttext. Achte darauf, dass die Nummerierung dann der tatsächlichen Seitennummer entspricht. Der Fließtext sollte nicht mit der Seitennummer „1“ beginnen.</w:t>
       </w:r>
       <w:r w:rsidR="00A94F2D">
         <w:rPr>
@@ -465,851 +419,767 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(diese ist eine linke Buchseite – alle geraden Seiten sind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A94F2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>linke Buchseiten)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C977326" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="003F4547" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="6C977326" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die roten Passagen unten sind Pflichtangaben: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09295E43" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk104807303"/>
-      <w:r w:rsidRPr="00B05D34">
-[...34 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">© Jahreszahl Name der Autor:innen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">(oder Pseudonym) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>ODER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00E066D5">
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herausgeber:innen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>ODER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rechteinhaber:innen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1311E1B8" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Auflage (nur anzugeben, sofern es nicht die erste Auflage des Buches ist)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300D1E38" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00E066D5">
+    <w:p w14:paraId="300D1E38" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Herausgeber:in: Name oder Institution (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>optional -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>BITTE FÜGE HIER NICHT DEN VERLAGSNAMEN EIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024D2409" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00E066D5">
+    <w:p w14:paraId="024D2409" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Autor:in: Name (keine Institution) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>nur erforderlich, wenn nicht oben angeführt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646C3101" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="646C3101" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Illustration: Name oder Institution (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A0D500" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="25A0D500" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Umschlaggestaltung: Name oder Institution (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26181F1E" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="26181F1E" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Lektorat / Korrektorat: Name oder Institution (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066E8BA2" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="066E8BA2" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Übersetzung: Name oder Institution (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EF6F23" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="0A5987C6" w14:textId="16A91C46" w:rsidR="00A85EA0" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>weitere Mitwirkende: Name oder Institution (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
+      <w:r w:rsidRPr="00A85EA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E066D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51876EC6" w14:textId="30515E1C" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="393EF375" w14:textId="77777777" w:rsidR="00A85EA0" w:rsidRPr="00A85EA0" w:rsidRDefault="00A85EA0" w:rsidP="00A85EA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Bilder/Illustrationen wurden mit Hilfe von generativer KI (Programm, Version) erstellt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>(optional, wenn zutreffend)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2881A769" w14:textId="3E63D32C" w:rsidR="00A85EA0" w:rsidRPr="00A85EA0" w:rsidRDefault="00A85EA0" w:rsidP="00A85EA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Der Text wurde mit Hilfe von generativer KI (Programm, Version) erstellt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional, wenn zutreffend)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51876EC6" w14:textId="30515E1C" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="53B192B2" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="53B192B2" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Druck und Vertrieb im Auftrag der Autorin/des Autors: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E559EAA" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="5E559EAA" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Buchschmiede von Dataform Media GmbH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B4BE18" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="15B4BE18" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Julius-Raab-Straße 8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51ED6C7E" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="51ED6C7E" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>2203 Großebersdorf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C680C72" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="1C680C72" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Österreich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB22FC1" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="5EB22FC1" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22FADDF1" w14:textId="77777777" w:rsidR="00917A84" w:rsidRPr="00A85EA0" w:rsidRDefault="00917A84" w:rsidP="00917A84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>www.buchschmiede.at – Folge deinem Buchgefühl!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EDD20A" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="24EDD20A" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Kontaktadresse nach EU-Produktsicherheitsverordnung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529F819A" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="529F819A" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>info@buchschmiede.at</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3BE515" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="4C3BE515" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D0454D" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E066D5">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ISBN:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FF5950" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="40FF5950" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E066D5">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>978-3-xxxxx-xxx-x (Paperback)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1230B3" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="1F1230B3" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E066D5">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>978-3-xxxxx-xxx-x (Hardcover)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E30651" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="17E30651" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E066D5">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>978-3-xxxxx-xxx-x (E-Book)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B76093E" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="7B76093E" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00A85EA0" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10FEF7F3" w14:textId="77777777" w:rsidR="00E066D5" w:rsidRPr="00E066D5" w:rsidRDefault="00E066D5" w:rsidP="00E066D5">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="000F5B5A">
+    <w:p w14:paraId="618CC142" w14:textId="70AE625F" w:rsidR="00A94F2D" w:rsidRPr="00830C98" w:rsidRDefault="00E066D5" w:rsidP="00A85EA0">
+      <w:r w:rsidRPr="00A85EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Das Werk, einschließlich seiner Teile, ist urheberrechtlich geschützt. Jede Verwertung ist ohne Zustimmung des Verlages und der:s Autor:in unzulässig. Dies gilt insbesondere für die elektronische oder sonstige Vervielfältigung, Übersetzung, Verbreitung und öffentliche Zugänglichmachung.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94F2D" w:rsidRPr="000F5B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD9EFBD" w14:textId="77777777" w:rsidR="00E252E8" w:rsidRPr="00456D23" w:rsidRDefault="00E252E8" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456D23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -1375,65 +1245,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>VIERTE SEITE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E1CED0" w14:textId="77777777" w:rsidR="00E252E8" w:rsidRDefault="00E252E8" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06896EF5" w14:textId="0D4FC3AA" w:rsidR="00830C98" w:rsidRDefault="00830C98" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Diese Seite kann leer bleiben (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Vakatseite“) oder so wie die vorangegangene Seite für eine Widmung, Zitat oder Ähnliches verwendet werden. </w:t>
+        <w:t xml:space="preserve">Diese Seite kann leer bleiben (=„Vakatseite“) oder so wie die vorangegangene Seite für eine Widmung, Zitat oder Ähnliches verwendet werden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48120821" w14:textId="77777777" w:rsidR="00830C98" w:rsidRDefault="00830C98" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="444002A5" w14:textId="7FE45D1A" w:rsidR="00A94F2D" w:rsidRPr="00456D23" w:rsidRDefault="00E252E8" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2338,141 +2194,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Du beziehst dich in deinem Text auf andere Publikationen? Dann kannst du hier dein Literaturverzeichnis einfügen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6321BE6E" w14:textId="77777777" w:rsidR="001C665D" w:rsidRDefault="001C665D" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20937893" w14:textId="77777777" w:rsidR="001C665D" w:rsidRDefault="001C665D" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Du erwähnst in deinem Text andere </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Gegebenheiten? Dann füge hier dein Quellenverzeichnis ein!</w:t>
+        <w:t>Du erwähnst in deinem Text andere Autor:innen? Du beschreibst interessante Fakten und verweist auf spannende Gegebenheiten? Dann füge hier dein Quellenverzeichnis ein!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5485677C" w14:textId="77777777" w:rsidR="001C665D" w:rsidRDefault="001C665D" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CDFCFD9" w14:textId="77777777" w:rsidR="001C665D" w:rsidRDefault="001C665D" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Oder du willst deinen Dank aussprechen? Auch für eine Danksagung ist hier der geeignete Platz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51357C77" w14:textId="77777777" w:rsidR="001C665D" w:rsidRDefault="001C665D" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BF4C9C2" w14:textId="77777777" w:rsidR="001C665D" w:rsidRDefault="001C665D" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Und – last, but not least – kannst du hier natürlich auch deine </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> einfügen.</w:t>
+        <w:t>Und – last, but not least – kannst du hier natürlich auch deine Autor:innenseite einfügen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48ECD9DD" w14:textId="77777777" w:rsidR="001C665D" w:rsidRDefault="001C665D" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="416ECA94" w14:textId="77777777" w:rsidR="001C665D" w:rsidRDefault="001C665D" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08CA2AB8" w14:textId="77777777" w:rsidR="001C665D" w:rsidRDefault="001C665D" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -2559,122 +2369,122 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5DED0F98" w14:textId="4386330F" w:rsidR="00BF06FD" w:rsidRPr="00BF06FD" w:rsidRDefault="00BF06FD" w:rsidP="0033592D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF06FD" w:rsidRPr="00BF06FD" w:rsidSect="002B749B">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="6804" w:h="10773" w:code="9"/>
       <w:pgMar w:top="1021" w:right="907" w:bottom="1134" w:left="1021" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AF9BD2F" w14:textId="77777777" w:rsidR="00A81C6A" w:rsidRDefault="00A81C6A" w:rsidP="0046598B">
+    <w:p w14:paraId="2ADD76AC" w14:textId="77777777" w:rsidR="006E27B9" w:rsidRDefault="006E27B9" w:rsidP="0046598B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="726AEF05" w14:textId="77777777" w:rsidR="00A81C6A" w:rsidRDefault="00A81C6A" w:rsidP="0046598B">
+    <w:p w14:paraId="624C1114" w14:textId="77777777" w:rsidR="006E27B9" w:rsidRDefault="006E27B9" w:rsidP="0046598B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-897281008"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0A077343" w14:textId="022875FA" w:rsidR="0046598B" w:rsidRPr="0046598B" w:rsidRDefault="0046598B">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
@@ -2818,58 +2628,58 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3268E8F5" w14:textId="65AE775E" w:rsidR="00A00686" w:rsidRPr="0046598B" w:rsidRDefault="00A00686">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EA8021E" w14:textId="77777777" w:rsidR="00A81C6A" w:rsidRDefault="00A81C6A" w:rsidP="0046598B">
+    <w:p w14:paraId="0F8D916A" w14:textId="77777777" w:rsidR="006E27B9" w:rsidRDefault="006E27B9" w:rsidP="0046598B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A06EF92" w14:textId="77777777" w:rsidR="00A81C6A" w:rsidRDefault="00A81C6A" w:rsidP="0046598B">
+    <w:p w14:paraId="1BAFF1AE" w14:textId="77777777" w:rsidR="006E27B9" w:rsidRDefault="006E27B9" w:rsidP="0046598B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03893F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C66272C"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3183,148 +2993,150 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1771776688">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1510834037">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1500657622">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0087228E"/>
     <w:rsid w:val="00036FE7"/>
     <w:rsid w:val="00063D57"/>
     <w:rsid w:val="000F5B5A"/>
     <w:rsid w:val="00192CAF"/>
     <w:rsid w:val="001A35BC"/>
     <w:rsid w:val="001C665D"/>
     <w:rsid w:val="002B749B"/>
     <w:rsid w:val="00316508"/>
     <w:rsid w:val="0033592D"/>
     <w:rsid w:val="00340B57"/>
     <w:rsid w:val="0038741E"/>
     <w:rsid w:val="00412B0D"/>
     <w:rsid w:val="00414695"/>
     <w:rsid w:val="00450CA4"/>
     <w:rsid w:val="00456D23"/>
     <w:rsid w:val="0046598B"/>
     <w:rsid w:val="004B21ED"/>
     <w:rsid w:val="005B06FD"/>
     <w:rsid w:val="005F1BE3"/>
+    <w:rsid w:val="006E27B9"/>
     <w:rsid w:val="00767165"/>
     <w:rsid w:val="00830C98"/>
     <w:rsid w:val="008522BA"/>
     <w:rsid w:val="00867CBC"/>
     <w:rsid w:val="0087228E"/>
     <w:rsid w:val="0089287F"/>
     <w:rsid w:val="008B1F27"/>
     <w:rsid w:val="008B2A8A"/>
     <w:rsid w:val="00917A84"/>
     <w:rsid w:val="00945FFB"/>
     <w:rsid w:val="00975D11"/>
     <w:rsid w:val="009E63AB"/>
     <w:rsid w:val="00A00686"/>
     <w:rsid w:val="00A81C6A"/>
+    <w:rsid w:val="00A85EA0"/>
     <w:rsid w:val="00A94F2D"/>
     <w:rsid w:val="00AA5F9C"/>
     <w:rsid w:val="00B05D34"/>
     <w:rsid w:val="00B25B8B"/>
     <w:rsid w:val="00BC6476"/>
     <w:rsid w:val="00BE4729"/>
     <w:rsid w:val="00BF06FD"/>
     <w:rsid w:val="00C601F3"/>
     <w:rsid w:val="00C65F25"/>
     <w:rsid w:val="00D55EE2"/>
     <w:rsid w:val="00D91F96"/>
     <w:rsid w:val="00DB02E6"/>
     <w:rsid w:val="00DD4F7A"/>
     <w:rsid w:val="00E066D5"/>
     <w:rsid w:val="00E252E8"/>
     <w:rsid w:val="00EF61D7"/>
+    <w:rsid w:val="00EF77DF"/>
     <w:rsid w:val="00F34D58"/>
     <w:rsid w:val="00F83936"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="71EA4BE9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0D751A20-A2F2-4DEB-8B5B-02086FE4DA6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3732,51 +3544,50 @@
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DB02E6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
@@ -4230,69 +4041,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{127E44F3-1E76-4758-AC04-56277D47A677}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>793</Words>
-  <Characters>5001</Characters>
+  <Words>823</Words>
+  <Characters>5192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5783</CharactersWithSpaces>
+  <CharactersWithSpaces>6003</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SCHERZER Michaela</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>