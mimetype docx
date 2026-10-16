--- v0 (2026-04-15)
+++ v1 (2026-10-16)
@@ -266,129 +266,73 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(diese ist eine rechte Buchseite – alle ungeraden Seiten sind rechte Buchseiten)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A123862" w14:textId="77777777" w:rsidR="00B32ACA" w:rsidRPr="00B32ACA" w:rsidRDefault="00B32ACA" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F6184C3" w14:textId="77777777" w:rsidR="0060398A" w:rsidRPr="0060398A" w:rsidRDefault="0060398A" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060398A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hier kannst du deine Titelseite einfügen. Meistens wer-den hier der Titel des Buches, der Untertitel und der Name der </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Hier kannst du deine Titelseite einfügen. Meistens wer-den hier der Titel des Buches, der Untertitel und der Name der Autor:innen (oder Pseudonym) oder Heraus-geber:innen angeführt. Die Gestaltung kann auch an die Schrift oder das Layout des Covers angepasst werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2F0C85" w14:textId="77777777" w:rsidR="0060398A" w:rsidRPr="0060398A" w:rsidRDefault="0060398A" w:rsidP="00F341F6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2A638A" w14:textId="77777777" w:rsidR="0060398A" w:rsidRDefault="0060398A" w:rsidP="00F341F6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0060398A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Autor:innen</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> entspricht. Der Fließtext sollte nicht mit der Seiten-nummer „1“ beginnen.</w:t>
+        <w:t>Die ersten Buchseiten, der sogenannten „Titelei“ (Titel-seite, Impressum, Inhaltsverzeichnis, Widmung) wer-den nicht nummeriert. Die Seitennummerierung (= Pa-ginierung) beginnt erst mit dem Fließtext, also bspw. dem Vorwort oder dem Haupttext. Achte darauf, dass die Nummerierung dann der tatsächlichen Seitennum-mer entspricht. Der Fließtext sollte nicht mit der Seiten-nummer „1“ beginnen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B958E8" w14:textId="55FABCD0" w:rsidR="00B32ACA" w:rsidRDefault="00B32ACA" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73947B10" w14:textId="2E342D44" w:rsidR="00B32ACA" w:rsidRPr="00B32ACA" w:rsidRDefault="00B32ACA" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -438,250 +382,182 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Die roten Passagen unten sind Pflichtangaben: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B57227A" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk104807303"/>
       <w:r w:rsidRPr="00454FCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">© Jahreszahl Name der </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">© Jahreszahl Name der Autor:innen </w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(oder Pseudonym) </w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ODER</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Herausgeber:innen </w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ODER</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Rechteinhaber:innen</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48D26216" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Auflage (nur anzugeben, sofern es nicht die erste Auflage des Buches ist)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A09AF92" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>: Name oder Institution (</w:t>
+      <w:r w:rsidRPr="0061662F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Herausgeber:in: Name oder Institution (</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>optional -</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BITTE FÜGE HIER NICHT DEN VERLAGSNAMEN EIN</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A15C1D" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>: Name (keine Institution) (</w:t>
+      <w:r w:rsidRPr="0061662F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autor:in: Name (keine Institution) (</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nur erforderlich, wenn nicht oben angeführt</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7957A9D6" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -798,85 +674,160 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Übersetzung: Name oder Institution (</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FC5C6B" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="51FC5C6B" w14:textId="77777777" w:rsidR="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>weitere Mitwirkende: Name oder Institution (</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7F0C5BC4" w14:textId="77777777" w:rsidR="00A72690" w:rsidRPr="00A72690" w:rsidRDefault="00A72690" w:rsidP="0061662F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042CD4DB" w14:textId="77777777" w:rsidR="00A72690" w:rsidRPr="00A72690" w:rsidRDefault="00A72690" w:rsidP="00A72690">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Bilder/Illustrationen wurden mit Hilfe von generativer KI (Programm, Version) erstellt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>(optional, wenn zutreffend)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0524C412" w14:textId="6B8317AB" w:rsidR="00A72690" w:rsidRPr="00A72690" w:rsidRDefault="00A72690" w:rsidP="00A72690">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Der Text wurde mit Hilfe von generativer KI (Programm, Version) erstellt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional, wenn zutreffend)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="597260C4" w14:textId="4CDAA593" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="13F72EA0" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
@@ -1006,58 +957,57 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kontaktadresse nach EU-Produktsicherheitsverordnung:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487525E6" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>info@buchschmiede.at</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513BC072" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="513BC072" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="00A72690" w:rsidRDefault="0061662F" w:rsidP="0061662F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C52B1B9" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ISBN:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B78FE05" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
@@ -1112,115 +1062,61 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061662F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>978-3-xxxxx-xxx-x (E-Book)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFAB6D5" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FB92A1C" w14:textId="77777777" w:rsidR="0061662F" w:rsidRPr="0061662F" w:rsidRDefault="0061662F" w:rsidP="0061662F">
-[...63 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="690CE182" w14:textId="1F2FFA47" w:rsidR="00B32ACA" w:rsidRPr="008776B1" w:rsidRDefault="0061662F" w:rsidP="00A72690">
+      <w:r w:rsidRPr="0061662F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Das Werk, einschließlich seiner Teile, ist urheberrechtlich geschützt. Jede Verwertung ist ohne Zustimmung des Verlages und der:s Autor:in unzulässig. Dies gilt insbesondere für die elektronische oder sonstige Vervielfältigung, Übersetzung, Verbreitung und öffentliche Zugänglichmachung.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B512DFA" w14:textId="30452E45" w:rsidR="00B32ACA" w:rsidRPr="00B32ACA" w:rsidRDefault="00B32ACA" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2172,123 +2068,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Du beziehst dich in deinem Text auf andere Publikationen? Dann kannst du hier dein Literaturverzeichnis einfügen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C74F4D" w14:textId="77777777" w:rsidR="00AB2D4F" w:rsidRDefault="00AB2D4F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="703A2DBD" w14:textId="77777777" w:rsidR="00AB2D4F" w:rsidRDefault="00AB2D4F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Du erwähnst in deinem Text andere </w:t>
-[...13 lines deleted...]
-        <w:t>? Du beschreibst interessante Fakten und verweist auf spannende Gegebenheiten? Dann füge hier dein Quellenverzeichnis ein!</w:t>
+        <w:t>Du erwähnst in deinem Text andere Autor:innen? Du beschreibst interessante Fakten und verweist auf spannende Gegebenheiten? Dann füge hier dein Quellenverzeichnis ein!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F993AA" w14:textId="77777777" w:rsidR="00AB2D4F" w:rsidRDefault="00AB2D4F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BA298BB" w14:textId="77777777" w:rsidR="00AB2D4F" w:rsidRDefault="00AB2D4F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Oder du willst deinen Dank aussprechen? Auch für eine Danksagung ist hier der geeignete Platz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CA0BB6" w14:textId="77777777" w:rsidR="00AB2D4F" w:rsidRDefault="00AB2D4F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D30246D" w14:textId="77777777" w:rsidR="00AB2D4F" w:rsidRDefault="00AB2D4F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Und – last, but not least – kannst du hier natürlich auch deine </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> einfügen.</w:t>
+        <w:t>Und – last, but not least – kannst du hier natürlich auch deine Autor:innenseite einfügen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF2453C" w14:textId="77777777" w:rsidR="00AB2D4F" w:rsidRDefault="00AB2D4F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B56EE41" w14:textId="77777777" w:rsidR="00AB2D4F" w:rsidRDefault="00AB2D4F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60FF1D30" w14:textId="77777777" w:rsidR="00AB2D4F" w:rsidRDefault="00AB2D4F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -2384,145 +2252,145 @@
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1661A4D8" w14:textId="72D0133E" w:rsidR="0089287F" w:rsidRPr="00B32ACA" w:rsidRDefault="0089287F" w:rsidP="00F341F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0089287F" w:rsidRPr="00B32ACA" w:rsidSect="007C2A76">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
       <w:pgMar w:top="1021" w:right="1021" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C233F3" w14:textId="77777777" w:rsidR="002C3F76" w:rsidRDefault="002C3F76" w:rsidP="00A968CD">
+    <w:p w14:paraId="1E311998" w14:textId="77777777" w:rsidR="00726BE9" w:rsidRDefault="00726BE9" w:rsidP="00A968CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EDC87D0" w14:textId="77777777" w:rsidR="002C3F76" w:rsidRDefault="002C3F76" w:rsidP="00A968CD">
+    <w:p w14:paraId="59EE45E2" w14:textId="77777777" w:rsidR="00726BE9" w:rsidRDefault="00726BE9" w:rsidP="00A968CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-7374973"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="021D10D3" w14:textId="39DC6333" w:rsidR="00286332" w:rsidRPr="00286332" w:rsidRDefault="007C2A76">
+      <w:p w14:paraId="021D10D3" w14:textId="39DC6333" w:rsidR="00286332" w:rsidRPr="00286332" w:rsidRDefault="00726BE9">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1854223327"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -2670,58 +2538,58 @@
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A53A552" w14:textId="77777777" w:rsidR="00A968CD" w:rsidRDefault="00A968CD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="464E379A" w14:textId="77777777" w:rsidR="002C3F76" w:rsidRDefault="002C3F76" w:rsidP="00A968CD">
+    <w:p w14:paraId="09A8D9C3" w14:textId="77777777" w:rsidR="00726BE9" w:rsidRDefault="00726BE9" w:rsidP="00A968CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45E34A48" w14:textId="77777777" w:rsidR="002C3F76" w:rsidRDefault="002C3F76" w:rsidP="00A968CD">
+    <w:p w14:paraId="57FD8845" w14:textId="77777777" w:rsidR="00726BE9" w:rsidRDefault="00726BE9" w:rsidP="00A968CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EF4D76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DDEADCD2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
@@ -2803,102 +2671,104 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2077121707">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD3832"/>
     <w:rsid w:val="000677BF"/>
     <w:rsid w:val="0011512D"/>
     <w:rsid w:val="00124510"/>
     <w:rsid w:val="001C29D9"/>
     <w:rsid w:val="00286332"/>
     <w:rsid w:val="002C3F76"/>
     <w:rsid w:val="00454FCB"/>
     <w:rsid w:val="004D101B"/>
     <w:rsid w:val="0060398A"/>
     <w:rsid w:val="0061662F"/>
     <w:rsid w:val="00710A61"/>
+    <w:rsid w:val="00726BE9"/>
     <w:rsid w:val="00767165"/>
     <w:rsid w:val="00776D52"/>
     <w:rsid w:val="007A3AB3"/>
     <w:rsid w:val="007C2A76"/>
     <w:rsid w:val="008776B1"/>
     <w:rsid w:val="0089287F"/>
     <w:rsid w:val="008F2AC7"/>
     <w:rsid w:val="00932712"/>
     <w:rsid w:val="00A34862"/>
+    <w:rsid w:val="00A72690"/>
     <w:rsid w:val="00A968CD"/>
     <w:rsid w:val="00AB2D4F"/>
     <w:rsid w:val="00AF3FCC"/>
     <w:rsid w:val="00B32ACA"/>
     <w:rsid w:val="00B6131C"/>
     <w:rsid w:val="00CD3832"/>
     <w:rsid w:val="00D91F96"/>
     <w:rsid w:val="00EA674F"/>
     <w:rsid w:val="00F341F6"/>
+    <w:rsid w:val="00F62BCA"/>
     <w:rsid w:val="00FC17D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3327,51 +3197,50 @@
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B32ACA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
@@ -3816,69 +3685,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78ACDB76-1A34-4327-80A4-2048CCB371DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>797</Words>
-  <Characters>5025</Characters>
+  <Words>827</Words>
+  <Characters>5217</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5811</CharactersWithSpaces>
+  <CharactersWithSpaces>6032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SCHERZER Michaela</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>