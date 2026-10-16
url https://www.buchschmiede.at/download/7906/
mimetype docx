--- v0 (2026-04-15)
+++ v1 (2026-10-16)
@@ -247,65 +247,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(diese ist eine rechte Buchseite – alle ungeraden Seiten sind rechte Buchseiten)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C83F3DC" w14:textId="77777777" w:rsidR="00D2587A" w:rsidRPr="00B32ACA" w:rsidRDefault="00D2587A" w:rsidP="00D2587A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21373DF6" w14:textId="77777777" w:rsidR="00C85240" w:rsidRDefault="00C85240" w:rsidP="00C85240">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk104807258"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hier kannst du deine Titelseite einfügen. Meistens </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> hier der Titel des Buches, der Untertitel und der Name der </w:t>
+        <w:t xml:space="preserve">Hier kannst du deine Titelseite einfügen. Meistens werden hier der Titel des Buches, der Untertitel und der Name der </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Autor:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (oder Pseudonym) oder </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Herausgeber:innen</w:t>
       </w:r>
@@ -778,85 +764,158 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Übersetzung: Name oder Institution (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CE0290" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRPr="00DE1B72" w:rsidRDefault="00B24C83" w:rsidP="00B24C83">
+    <w:p w14:paraId="54CE0290" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRDefault="00B24C83" w:rsidP="00B24C83">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>weitere Mitwirkende: Name oder Institution (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2B150F88" w14:textId="77777777" w:rsidR="006231D8" w:rsidRPr="006231D8" w:rsidRDefault="006231D8" w:rsidP="00B24C83">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E8EE5F" w14:textId="77777777" w:rsidR="006231D8" w:rsidRPr="006231D8" w:rsidRDefault="006231D8" w:rsidP="006231D8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Bilder/Illustrationen wurden mit Hilfe von generativer KI (Programm, Version) erstellt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>(optional, wenn zutreffend)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7164A826" w14:textId="1E4952B8" w:rsidR="006231D8" w:rsidRPr="006231D8" w:rsidRDefault="006231D8" w:rsidP="00B24C83">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006231D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Der Text wurde mit Hilfe von generativer KI (Programm, Version) erstellt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006231D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional, wenn zutreffend)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7E451FAE" w14:textId="75B00F04" w:rsidR="00B24C83" w:rsidRPr="00DE1B72" w:rsidRDefault="00B24C83" w:rsidP="00B24C83">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="3CDD6074" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRPr="00DE1B72" w:rsidRDefault="00B24C83" w:rsidP="00B24C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
@@ -1080,57 +1139,58 @@
         </w:rPr>
         <w:t>978-3-xxxxx-xxx-x (Hardcover)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C620FB4" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRPr="00DE1B72" w:rsidRDefault="00B24C83" w:rsidP="00B24C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>978-3-xxxxx-xxx-x (E-Book)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D518BF0" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRPr="008C09FA" w:rsidRDefault="00B24C83" w:rsidP="00B24C83">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7D518BF0" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRPr="006231D8" w:rsidRDefault="00B24C83" w:rsidP="00B24C83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C726947" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRPr="00DE1B72" w:rsidRDefault="00B24C83" w:rsidP="00B24C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Werk, einschließlich seiner Teile, ist urheberrechtlich geschützt. Jede Verwertung ist ohne Zustimmung des Verlages und </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DE1B72">
         <w:rPr>
@@ -2137,65 +2197,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Du erwähnst in deinem Text andere </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Autor:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">? Du beschreibst interessante Fakten und verweist </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Gegebenheiten? Dann füge hier dein Quellenverzeichnis ein!</w:t>
+        <w:t>? Du beschreibst interessante Fakten und verweist auf spannende Gegebenheiten? Dann füge hier dein Quellenverzeichnis ein!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46293C5E" w14:textId="77777777" w:rsidR="007E1E49" w:rsidRDefault="007E1E49" w:rsidP="007E1E49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36FDCE1F" w14:textId="77777777" w:rsidR="007E1E49" w:rsidRDefault="007E1E49" w:rsidP="007E1E49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Oder du willst deinen Dank aussprechen? Auch für eine Danksagung ist hier der geeignete Platz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D94B49" w14:textId="77777777" w:rsidR="007E1E49" w:rsidRDefault="007E1E49" w:rsidP="007E1E49">
       <w:pPr>
         <w:rPr>
@@ -2328,145 +2374,145 @@
     <w:p w14:paraId="1298F16C" w14:textId="77777777" w:rsidR="007E1E49" w:rsidRDefault="007E1E49" w:rsidP="007E1E49">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Kontaktiere uns gerne, wir helfen dir weiter!</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="1295F619" w14:textId="77777777" w:rsidR="0089287F" w:rsidRDefault="0089287F"/>
     <w:sectPr w:rsidR="0089287F" w:rsidSect="00456FDF">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="9639" w:h="13608" w:code="11"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1304" w:left="1247" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0024CC46" w14:textId="77777777" w:rsidR="009379F6" w:rsidRDefault="009379F6">
+    <w:p w14:paraId="4641BDFF" w14:textId="77777777" w:rsidR="00DB11BA" w:rsidRDefault="00DB11BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D2869E1" w14:textId="77777777" w:rsidR="009379F6" w:rsidRDefault="009379F6">
+    <w:p w14:paraId="47ECFB13" w14:textId="77777777" w:rsidR="00DB11BA" w:rsidRDefault="00DB11BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-7374973"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5525B696" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRPr="00286332" w:rsidRDefault="0061218A">
+      <w:p w14:paraId="5525B696" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRPr="00286332" w:rsidRDefault="00DB11BA">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1854223327"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -2614,58 +2660,58 @@
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="643B729C" w14:textId="77777777" w:rsidR="00B24C83" w:rsidRDefault="00B24C83">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AA3FF23" w14:textId="77777777" w:rsidR="009379F6" w:rsidRDefault="009379F6">
+    <w:p w14:paraId="3E388A25" w14:textId="77777777" w:rsidR="00DB11BA" w:rsidRDefault="00DB11BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ECC8DF2" w14:textId="77777777" w:rsidR="009379F6" w:rsidRDefault="009379F6">
+    <w:p w14:paraId="3AD0FDE8" w14:textId="77777777" w:rsidR="00DB11BA" w:rsidRDefault="00DB11BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EF4D76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DDEADCD2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
@@ -2744,96 +2790,99 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="857160652">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="92"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D2587A"/>
     <w:rsid w:val="001A461F"/>
     <w:rsid w:val="00257881"/>
     <w:rsid w:val="002C5826"/>
     <w:rsid w:val="002C68E4"/>
+    <w:rsid w:val="002E0DE7"/>
     <w:rsid w:val="00456FDF"/>
     <w:rsid w:val="004969E6"/>
     <w:rsid w:val="0061218A"/>
+    <w:rsid w:val="006231D8"/>
     <w:rsid w:val="00751EAE"/>
     <w:rsid w:val="00767165"/>
     <w:rsid w:val="007E1E49"/>
     <w:rsid w:val="00802FFA"/>
     <w:rsid w:val="0089287F"/>
     <w:rsid w:val="008C09FA"/>
     <w:rsid w:val="009379F6"/>
     <w:rsid w:val="009917A5"/>
     <w:rsid w:val="00B24C83"/>
     <w:rsid w:val="00C85240"/>
     <w:rsid w:val="00D2587A"/>
     <w:rsid w:val="00D5746D"/>
     <w:rsid w:val="00D91F96"/>
+    <w:rsid w:val="00DB11BA"/>
     <w:rsid w:val="00DF576F"/>
     <w:rsid w:val="00F259B7"/>
     <w:rsid w:val="00FD5815"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3265,51 +3314,50 @@
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D2587A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
@@ -3721,54 +3769,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>796</Words>
-  <Characters>5021</Characters>
+  <Words>827</Words>
+  <Characters>5213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5806</CharactersWithSpaces>
+  <CharactersWithSpaces>6028</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SCHERZER Michaela</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>